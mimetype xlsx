--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tongmumu\Desktop\培训\网管工作\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView windowWidth="22188" windowHeight="9060" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="A套" sheetId="2" r:id="rId1"/>
     <sheet name="B套" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -519,51 +524,51 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="36">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -595,56 +600,50 @@
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799981688894314"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="4" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
@@ -1040,114 +1039,114 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1505,55 +1504,55 @@
       <tableStyleElement type="headerRow" dxfId="16"/>
       <tableStyleElement type="totalRow" dxfId="15"/>
       <tableStyleElement type="firstRowStripe" dxfId="14"/>
       <tableStyleElement type="firstColumnStripe" dxfId="13"/>
       <tableStyleElement type="firstSubtotalRow" dxfId="12"/>
       <tableStyleElement type="secondSubtotalRow" dxfId="11"/>
       <tableStyleElement type="firstRowSubheading" dxfId="10"/>
       <tableStyleElement type="secondRowSubheading" dxfId="9"/>
       <tableStyleElement type="pageFieldLabels" dxfId="8"/>
       <tableStyleElement type="pageFieldValues" dxfId="7"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>113414</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="图片 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1582,50 +1581,135 @@
       <xdr:rowOff>55880</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>61595</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6752590" y="1941830"/>
           <a:ext cx="1416050" cy="1319530"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>33655</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6760210" y="3432175"/>
+          <a:ext cx="1423035" cy="949325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>670560</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>33020</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>17780</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:srcRect l="1996" t="16149" r="2615" b="4832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6736080" y="4461510"/>
+          <a:ext cx="1446530" cy="1256030"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -1667,50 +1751,135 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>26035</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>88265</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6589395" y="2098675"/>
           <a:ext cx="1416050" cy="1319530"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>674370</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1905</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>23495</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95885</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6579870" y="3587115"/>
+          <a:ext cx="1423035" cy="949325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>687070</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>43815</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>59690</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>14605</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:srcRect l="1996" t="16149" r="2615" b="4832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6592570" y="4612005"/>
+          <a:ext cx="1446530" cy="1157605"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1942,52 +2111,52 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P28" sqref="P28"/>
+    <sheetView topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="O42" sqref="O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1296296296296" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="10.1296296296296" customWidth="1"/>
     <col min="2" max="2" width="14.0648148148148" customWidth="1"/>
     <col min="3" max="3" width="13.6018518518519" customWidth="1"/>
     <col min="4" max="4" width="10.1296296296296" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="10.05" customHeight="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" s="1" customFormat="1" ht="10.05" customHeight="1" spans="1:9">
       <c r="A2" s="3" t="s">
@@ -2819,52 +2988,52 @@
     <mergeCell ref="G4:G15"/>
     <mergeCell ref="G16:G28"/>
     <mergeCell ref="G29:G37"/>
     <mergeCell ref="G38:G47"/>
     <mergeCell ref="H4:H15"/>
     <mergeCell ref="H16:H28"/>
     <mergeCell ref="H29:H37"/>
     <mergeCell ref="H38:H47"/>
     <mergeCell ref="I4:I15"/>
     <mergeCell ref="I16:I28"/>
     <mergeCell ref="I29:I37"/>
     <mergeCell ref="I38:I47"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M25" sqref="M25"/>
+    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1296296296296" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="10.1296296296296" customWidth="1"/>
     <col min="2" max="2" width="15.2037037037037" customWidth="1"/>
     <col min="3" max="3" width="10.1296296296296" customWidth="1"/>
     <col min="10" max="10" width="20.1111111111111" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="10.05" customHeight="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" s="1" customFormat="1" ht="10.05" customHeight="1" spans="1:9">
       <c r="A2" s="3" t="s">
@@ -3717,32 +3886,32 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>A套</vt:lpstr>
       <vt:lpstr>B套</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>86152</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>BF94D926B45E48EE92E6806CFEEF6CA9_11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.26391</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28599</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>