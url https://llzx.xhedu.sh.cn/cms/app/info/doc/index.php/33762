--- v0 (2026-05-26)
+++ v1 (2026-09-02)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="18350" windowHeight="7000"/>
+    <workbookView windowWidth="18350" windowHeight="7000" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="A套" sheetId="3" r:id="rId1"/>
     <sheet name="B套" sheetId="4" r:id="rId2"/>
     <sheet name="菜单" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="102">
@@ -1364,55 +1364,55 @@
     <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
     <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
     <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="00FF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>3810</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>148590</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="图片 1" descr="7d00608ccb20b6d6993fe764aa96b1d"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1449,50 +1449,164 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6576060" y="1905000"/>
           <a:ext cx="1276350" cy="1266825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
         </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>3810</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>284480</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>125730</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="78e04677dbb725a34d423d3f716ab8c"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6579870" y="3181350"/>
+          <a:ext cx="988060" cy="1008380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>3810</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>436245</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>100965</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="2e8e53827e92f44c0e8dda0f812189a"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6579870" y="4197350"/>
+          <a:ext cx="1139825" cy="1110615"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>3810</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5" descr="91ddf0ed53b682770d23d7609309c4f"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6579870" y="5340350"/>
+          <a:ext cx="1887220" cy="1800225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>120015</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>144780</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>5080</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="图片 1" descr="7d00608ccb20b6d6993fe764aa96b1d"/>
@@ -1534,50 +1648,164 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6872605" y="1778000"/>
           <a:ext cx="1141095" cy="1133475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
         </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>70485</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>119380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="78e04677dbb725a34d423d3f716ab8c"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6872605" y="2921000"/>
+          <a:ext cx="1359535" cy="1389380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>412750</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>14605</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="2e8e53827e92f44c0e8dda0f812189a"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6872605" y="4318000"/>
+          <a:ext cx="1057275" cy="1030605"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>598170</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>22225</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5" descr="91ddf0ed53b682770d23d7609309c4f"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6872605" y="5334000"/>
+          <a:ext cx="1887220" cy="1800225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
@@ -1801,52 +2029,52 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I56"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1272727272727" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.1272727272727" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.1272727272727" style="20" customWidth="1"/>
     <col min="3" max="16384" width="10.1272727272727" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="22" t="s">
         <v>1</v>
@@ -2837,52 +3065,52 @@
     <mergeCell ref="G34:G42"/>
     <mergeCell ref="G43:G56"/>
     <mergeCell ref="H4:H15"/>
     <mergeCell ref="H16:H25"/>
     <mergeCell ref="H26:H33"/>
     <mergeCell ref="H34:H42"/>
     <mergeCell ref="H43:H56"/>
     <mergeCell ref="I4:I15"/>
     <mergeCell ref="I16:I25"/>
     <mergeCell ref="I26:I33"/>
     <mergeCell ref="I34:I42"/>
     <mergeCell ref="I43:I56"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I56"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L11" sqref="L11"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="N45" sqref="N45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.22727272727273" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.38181818181818" style="20" customWidth="1"/>
     <col min="2" max="2" width="16.1272727272727" style="20" customWidth="1"/>
     <col min="3" max="3" width="13.5" style="20" customWidth="1"/>
     <col min="4" max="4" width="8.38181818181818" style="20" customWidth="1"/>
     <col min="5" max="9" width="11" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.22727272727273" style="20"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
     </row>