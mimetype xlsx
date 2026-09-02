--- v0 (2026-05-07)
+++ v1 (2026-09-02)
@@ -1,78 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="27945" windowHeight="12255"/>
+    <workbookView windowWidth="18350" windowHeight="7000" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="A套" sheetId="3" r:id="rId1"/>
     <sheet name="B套" sheetId="4" r:id="rId2"/>
     <sheet name="菜单" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="97">
   <si>
     <t>学生套餐A套</t>
   </si>
   <si>
     <t>2026/5/11--5/15</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>菜单</t>
   </si>
   <si>
     <t>原料</t>
   </si>
   <si>
     <t>重量/克</t>
   </si>
   <si>
     <t>能量   （千卡）</t>
   </si>
   <si>
     <t>蛋白质（克）</t>
   </si>
   <si>
@@ -252,141 +257,117 @@
   <si>
     <t>牛角包</t>
   </si>
   <si>
     <t>田园四宝蔬</t>
   </si>
   <si>
     <t>西兰花</t>
   </si>
   <si>
     <t>木耳</t>
   </si>
   <si>
     <t>山药</t>
   </si>
   <si>
     <t>南瓜圆子汤</t>
   </si>
   <si>
     <t>南瓜</t>
   </si>
   <si>
     <t>小圆子</t>
   </si>
   <si>
+    <t>学生套餐B套</t>
+  </si>
+  <si>
+    <t>番茄炖牛腩</t>
+  </si>
+  <si>
+    <t>牛腩</t>
+  </si>
+  <si>
+    <t>黑椒猪柳盖码饭</t>
+  </si>
+  <si>
+    <t>猪柳</t>
+  </si>
+  <si>
+    <t>茄汁菠萝鱼柳</t>
+  </si>
+  <si>
+    <t>巴沙鱼</t>
+  </si>
+  <si>
+    <t>菠萝</t>
+  </si>
+  <si>
+    <t>奥尔良鸡腿堡</t>
+  </si>
+  <si>
+    <t>鸡腿肉</t>
+  </si>
+  <si>
+    <t>汉堡胚</t>
+  </si>
+  <si>
+    <t>西红柿</t>
+  </si>
+  <si>
+    <t>学生周菜单        值班经理：申荣 18021001877</t>
+  </si>
+  <si>
+    <t>时间</t>
+  </si>
+  <si>
     <t>周五</t>
   </si>
   <si>
+    <t>A套</t>
+  </si>
+  <si>
     <t>陈皮鸭腿</t>
   </si>
   <si>
-    <t>鸭排腿</t>
-[...1 lines deleted...]
-  <si>
     <t>咸肉菜饭</t>
   </si>
   <si>
-    <t>咸中方</t>
-[...1 lines deleted...]
-  <si>
     <t>干锅包菜</t>
   </si>
   <si>
-    <t>五花肉片</t>
-[...4 lines deleted...]
-  <si>
     <t>清炒黄瓜</t>
   </si>
   <si>
-    <t>黄瓜</t>
-[...1 lines deleted...]
-  <si>
     <t>萝卜肉丝汤</t>
   </si>
   <si>
-    <t>精肉丝</t>
-[...38 lines deleted...]
-    <t>西红柿</t>
+    <t>B套</t>
   </si>
   <si>
     <t>香酥大排</t>
-  </si>
-[...13 lines deleted...]
-    <t>B套</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color theme="1"/>
       <name val="宋体"/>
@@ -1177,51 +1158,51 @@
     <xf numFmtId="0" fontId="34" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1316,90 +1297,81 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="58" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
@@ -1435,50 +1407,380 @@
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFF9900"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="00FF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>88900</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>18415</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1" descr="d378ad1f5cefec77b4bea1ccd50fcfd"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6035675" y="349250"/>
+          <a:ext cx="1371600" cy="1383665"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>470535</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>27305</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="e7d0185aa6b303645118c042d6dcac1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6028055" y="1714500"/>
+          <a:ext cx="1115695" cy="1170305"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>102235</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="a5bd15526270801c0f2e79e03bed9be"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6035675" y="2863850"/>
+          <a:ext cx="1282700" cy="1238885"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>153035</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6028055" y="4114800"/>
+          <a:ext cx="1443355" cy="1440180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>81280</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>50165</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1" descr="d378ad1f5cefec77b4bea1ccd50fcfd"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5850890" y="342900"/>
+          <a:ext cx="1371600" cy="1383665"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>8890</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>528320</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>20955</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="e7d0185aa6b303645118c042d6dcac1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5859780" y="1797050"/>
+          <a:ext cx="1164590" cy="1221105"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>72390</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>60325</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="a5bd15526270801c0f2e79e03bed9be"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5850890" y="2997200"/>
+          <a:ext cx="1362710" cy="1317625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>153035</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5850890" y="4368800"/>
+          <a:ext cx="1443355" cy="1440180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -1684,1216 +1986,1013 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:J60"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
-      <selection activeCell="N53" sqref="N53"/>
+    <sheetView topLeftCell="A36" workbookViewId="0">
+      <selection activeCell="G53" sqref="G53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.23333333333333" defaultRowHeight="9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.23636363636364" defaultRowHeight="9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.75" style="17" customWidth="1"/>
+    <col min="1" max="1" width="5.75454545454545" style="17" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="17" customWidth="1"/>
-    <col min="3" max="3" width="16.25" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="5.88333333333333" style="17" customWidth="1"/>
+    <col min="3" max="3" width="16.2545454545455" style="17" customWidth="1"/>
+    <col min="4" max="4" width="9.38181818181818" style="17" customWidth="1"/>
+    <col min="5" max="5" width="7.63636363636364" style="17" customWidth="1"/>
+    <col min="6" max="6" width="5.88181818181818" style="17" customWidth="1"/>
     <col min="7" max="7" width="6" style="17" customWidth="1"/>
-    <col min="8" max="8" width="9.63333333333333" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.23333333333333" style="18"/>
+    <col min="8" max="8" width="9.63636363636364" style="17" customWidth="1"/>
+    <col min="9" max="9" width="8.25454545454545" style="17" customWidth="1"/>
+    <col min="10" max="10" width="9.23636363636364" style="17"/>
+    <col min="11" max="16384" width="9.23636363636364" style="18"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:10">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...6 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
     </row>
     <row r="2" customHeight="1" spans="1:10">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48"/>
-[...6 lines deleted...]
-      <c r="I2" s="48"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
     </row>
     <row r="3" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="49"/>
+      <c r="J3" s="48"/>
     </row>
     <row r="4" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A4" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="31">
         <v>150</v>
       </c>
-      <c r="E4" s="50">
+      <c r="E4" s="49">
         <v>850</v>
       </c>
-      <c r="F4" s="50">
+      <c r="F4" s="49">
         <v>42</v>
       </c>
-      <c r="G4" s="50">
+      <c r="G4" s="49">
         <v>28</v>
       </c>
-      <c r="H4" s="50">
+      <c r="H4" s="49">
         <v>90</v>
       </c>
-      <c r="I4" s="50">
+      <c r="I4" s="49">
         <v>8</v>
       </c>
-      <c r="J4" s="51"/>
+      <c r="J4" s="50"/>
     </row>
     <row r="5" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A5" s="27"/>
       <c r="B5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="31">
         <v>150</v>
       </c>
-      <c r="E5" s="52"/>
-[...4 lines deleted...]
-      <c r="J5" s="53"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="52"/>
     </row>
     <row r="6" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A6" s="27"/>
       <c r="B6" s="30"/>
       <c r="C6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="31">
         <v>30</v>
       </c>
-      <c r="E6" s="52"/>
-[...4 lines deleted...]
-      <c r="J6" s="49"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="48"/>
     </row>
     <row r="7" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A7" s="27"/>
       <c r="B7" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="31">
         <v>40</v>
       </c>
-      <c r="E7" s="52"/>
-[...4 lines deleted...]
-      <c r="J7" s="49"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="48"/>
     </row>
     <row r="8" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A8" s="27"/>
       <c r="B8" s="30"/>
       <c r="C8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="31">
         <v>100</v>
       </c>
-      <c r="E8" s="52"/>
-[...4 lines deleted...]
-      <c r="J8" s="49"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="48"/>
     </row>
     <row r="9" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A9" s="27"/>
       <c r="B9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="31">
         <v>30</v>
       </c>
-      <c r="E9" s="52"/>
-[...4 lines deleted...]
-      <c r="J9" s="49"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="48"/>
     </row>
     <row r="10" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A10" s="27"/>
       <c r="B10" s="28"/>
       <c r="C10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="31">
         <v>20</v>
       </c>
-      <c r="E10" s="52"/>
-[...4 lines deleted...]
-      <c r="J10" s="49"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="48"/>
     </row>
     <row r="11" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A11" s="27"/>
       <c r="B11" s="28"/>
       <c r="C11" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="31">
         <v>40</v>
       </c>
-      <c r="E11" s="52"/>
-[...4 lines deleted...]
-      <c r="J11" s="49"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="48"/>
     </row>
     <row r="12" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A12" s="27"/>
       <c r="B12" s="28"/>
       <c r="C12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="31">
         <v>20</v>
       </c>
-      <c r="E12" s="52"/>
-[...4 lines deleted...]
-      <c r="J12" s="49"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="48"/>
     </row>
     <row r="13" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A13" s="27"/>
       <c r="B13" s="24" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="31">
         <v>20</v>
       </c>
-      <c r="E13" s="52"/>
-[...4 lines deleted...]
-      <c r="J13" s="49"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="48"/>
     </row>
     <row r="14" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A14" s="27"/>
       <c r="B14" s="32"/>
       <c r="C14" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="31">
         <v>20</v>
       </c>
-      <c r="E14" s="52"/>
-[...4 lines deleted...]
-      <c r="J14" s="49"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="48"/>
     </row>
     <row r="15" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A15" s="39"/>
       <c r="B15" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="31">
         <v>200</v>
       </c>
-      <c r="E15" s="54"/>
-[...4 lines deleted...]
-      <c r="J15" s="49"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="48"/>
     </row>
     <row r="16" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A16" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="30">
         <v>50</v>
       </c>
       <c r="E16" s="26">
         <v>780</v>
       </c>
       <c r="F16" s="26">
         <v>38</v>
       </c>
       <c r="G16" s="26">
         <v>25</v>
       </c>
       <c r="H16" s="26">
         <v>85</v>
       </c>
       <c r="I16" s="26">
         <v>7</v>
       </c>
-      <c r="J16" s="49"/>
+      <c r="J16" s="48"/>
     </row>
     <row r="17" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A17" s="25"/>
       <c r="B17" s="28"/>
-      <c r="C17" s="55" t="s">
+      <c r="C17" s="54" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="30">
         <v>40</v>
       </c>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
-      <c r="J17" s="49"/>
+      <c r="J17" s="48"/>
     </row>
     <row r="18" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A18" s="25"/>
       <c r="B18" s="28"/>
       <c r="C18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="30">
         <v>40</v>
       </c>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
-      <c r="J18" s="49"/>
+      <c r="J18" s="48"/>
     </row>
     <row r="19" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A19" s="25"/>
       <c r="B19" s="32"/>
       <c r="C19" s="30" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="30">
         <v>180</v>
       </c>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
-      <c r="J19" s="49"/>
+      <c r="J19" s="48"/>
     </row>
     <row r="20" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A20" s="25"/>
       <c r="B20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="30">
         <v>140</v>
       </c>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
-      <c r="J20" s="49"/>
+      <c r="J20" s="48"/>
     </row>
     <row r="21" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A21" s="25"/>
       <c r="B21" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
-      <c r="J21" s="49"/>
+      <c r="J21" s="48"/>
     </row>
     <row r="22" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A22" s="25"/>
       <c r="B22" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="30">
         <v>10</v>
       </c>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
-      <c r="J22" s="49"/>
+      <c r="J22" s="48"/>
     </row>
     <row r="23" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A23" s="25"/>
       <c r="B23" s="32"/>
       <c r="C23" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="30">
         <v>120</v>
       </c>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
-      <c r="J23" s="49"/>
+      <c r="J23" s="48"/>
     </row>
     <row r="24" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A24" s="25"/>
       <c r="B24" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="30">
         <v>20</v>
       </c>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
-      <c r="J24" s="49"/>
+      <c r="J24" s="48"/>
     </row>
     <row r="25" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A25" s="23"/>
       <c r="B25" s="44"/>
       <c r="C25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="24">
         <v>20</v>
       </c>
-      <c r="E25" s="56"/>
-[...4 lines deleted...]
-      <c r="J25" s="49"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="48"/>
     </row>
     <row r="26" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A26" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="25">
         <v>140</v>
       </c>
       <c r="E26" s="40">
         <v>900</v>
       </c>
       <c r="F26" s="40">
         <v>45</v>
       </c>
       <c r="G26" s="40">
         <v>30</v>
       </c>
       <c r="H26" s="40">
         <v>92</v>
       </c>
       <c r="I26" s="40">
         <v>9</v>
       </c>
-      <c r="J26" s="49"/>
+      <c r="J26" s="48"/>
     </row>
     <row r="27" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A27" s="27"/>
       <c r="B27" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="30">
         <v>120</v>
       </c>
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
-      <c r="J27" s="49"/>
+      <c r="J27" s="48"/>
     </row>
     <row r="28" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A28" s="27"/>
       <c r="B28" s="28"/>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25">
         <v>40</v>
       </c>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
-      <c r="J28" s="49"/>
+      <c r="J28" s="48"/>
     </row>
     <row r="29" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A29" s="36"/>
       <c r="B29" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="38">
         <v>75</v>
       </c>
       <c r="E29" s="41"/>
       <c r="F29" s="41"/>
       <c r="G29" s="41"/>
       <c r="H29" s="41"/>
       <c r="I29" s="41"/>
-      <c r="J29" s="49"/>
+      <c r="J29" s="48"/>
     </row>
     <row r="30" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A30" s="36"/>
       <c r="B30" s="25"/>
       <c r="C30" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="38">
         <v>10</v>
       </c>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
-      <c r="J30" s="49"/>
+      <c r="J30" s="48"/>
     </row>
     <row r="31" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A31" s="36"/>
       <c r="B31" s="25"/>
       <c r="C31" s="37" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="38">
         <v>15</v>
       </c>
       <c r="E31" s="41"/>
       <c r="F31" s="41"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
-      <c r="J31" s="49"/>
+      <c r="J31" s="48"/>
     </row>
     <row r="32" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A32" s="36"/>
       <c r="B32" s="25"/>
       <c r="C32" s="37" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="38">
         <v>15</v>
       </c>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
-      <c r="J32" s="49"/>
+      <c r="J32" s="48"/>
     </row>
     <row r="33" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A33" s="27"/>
       <c r="B33" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="30">
         <v>120</v>
       </c>
       <c r="E33" s="41"/>
       <c r="F33" s="41"/>
       <c r="G33" s="41"/>
       <c r="H33" s="41"/>
       <c r="I33" s="41"/>
-      <c r="J33" s="49"/>
+      <c r="J33" s="48"/>
     </row>
     <row r="34" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A34" s="27"/>
       <c r="B34" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="30">
         <v>20</v>
       </c>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
-      <c r="J34" s="49"/>
+      <c r="J34" s="48"/>
     </row>
     <row r="35" s="16" customFormat="1" customHeight="1" spans="1:10">
       <c r="A35" s="27"/>
       <c r="B35" s="30"/>
       <c r="C35" s="30" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="30">
         <v>20</v>
       </c>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
-      <c r="J35" s="49"/>
+      <c r="J35" s="48"/>
     </row>
     <row r="36" s="18" customFormat="1" customHeight="1" spans="1:10">
       <c r="A36" s="39"/>
       <c r="B36" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="30">
         <v>200</v>
       </c>
-      <c r="E36" s="57"/>
-[...3 lines deleted...]
-      <c r="I36" s="57"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
       <c r="J36" s="17"/>
     </row>
     <row r="37" customHeight="1" spans="1:10">
       <c r="A37" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="30" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="30">
         <v>40</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="40">
         <v>870</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="40">
         <v>40</v>
       </c>
-      <c r="G37" s="58">
+      <c r="G37" s="40">
         <v>26</v>
       </c>
-      <c r="H37" s="58">
+      <c r="H37" s="40">
         <v>95</v>
       </c>
-      <c r="I37" s="58">
+      <c r="I37" s="40">
         <v>8</v>
       </c>
     </row>
     <row r="38" customHeight="1" spans="1:10">
       <c r="A38" s="27"/>
       <c r="B38" s="28"/>
       <c r="C38" s="30" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="30">
         <v>50</v>
       </c>
-      <c r="E38" s="59"/>
-[...3 lines deleted...]
-      <c r="I38" s="59"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
     </row>
     <row r="39" customHeight="1" spans="1:10">
       <c r="A39" s="27"/>
       <c r="B39" s="28"/>
       <c r="C39" s="30" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="30">
         <v>20</v>
       </c>
-      <c r="E39" s="59"/>
-[...3 lines deleted...]
-      <c r="I39" s="59"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
     </row>
     <row r="40" customHeight="1" spans="1:10">
       <c r="A40" s="27"/>
       <c r="B40" s="32"/>
       <c r="C40" s="30" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="30">
         <v>80</v>
       </c>
-      <c r="E40" s="59"/>
-[...3 lines deleted...]
-      <c r="I40" s="59"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
     </row>
     <row r="41" customHeight="1" spans="1:10">
       <c r="A41" s="27"/>
       <c r="B41" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>64</v>
       </c>
       <c r="D41" s="30">
         <v>120</v>
       </c>
-      <c r="E41" s="59"/>
-[...3 lines deleted...]
-      <c r="I41" s="59"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
     </row>
     <row r="42" customHeight="1" spans="1:10">
       <c r="A42" s="27"/>
       <c r="B42" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="25">
         <v>150</v>
       </c>
-      <c r="E42" s="59"/>
-[...3 lines deleted...]
-      <c r="I42" s="59"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
     </row>
     <row r="43" customHeight="1" spans="1:10">
       <c r="A43" s="27"/>
       <c r="B43" s="42" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>68</v>
       </c>
       <c r="D43" s="30">
         <v>30</v>
       </c>
-      <c r="E43" s="59"/>
-[...3 lines deleted...]
-      <c r="I43" s="59"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
     </row>
     <row r="44" customHeight="1" spans="1:10">
       <c r="A44" s="27"/>
       <c r="B44" s="42"/>
       <c r="C44" s="30" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="30">
         <v>30</v>
       </c>
-      <c r="E44" s="59"/>
-[...3 lines deleted...]
-      <c r="I44" s="59"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
     </row>
     <row r="45" customHeight="1" spans="1:10">
       <c r="A45" s="27"/>
       <c r="B45" s="42"/>
       <c r="C45" s="30" t="s">
         <v>69</v>
       </c>
       <c r="D45" s="30">
         <v>30</v>
       </c>
-      <c r="E45" s="59"/>
-[...3 lines deleted...]
-      <c r="I45" s="59"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
     </row>
     <row r="46" customHeight="1" spans="1:10">
       <c r="A46" s="27"/>
       <c r="B46" s="42"/>
       <c r="C46" s="30" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="30">
         <v>30</v>
       </c>
-      <c r="E46" s="59"/>
-[...3 lines deleted...]
-      <c r="I46" s="59"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
     </row>
     <row r="47" customHeight="1" spans="1:10">
       <c r="A47" s="27"/>
       <c r="B47" s="42" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>72</v>
       </c>
       <c r="D47" s="25">
         <v>20</v>
       </c>
-      <c r="E47" s="59"/>
-[...3 lines deleted...]
-      <c r="I47" s="59"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
     </row>
     <row r="48" customHeight="1" spans="1:10">
       <c r="A48" s="39"/>
       <c r="B48" s="42"/>
       <c r="C48" s="37" t="s">
         <v>73</v>
       </c>
       <c r="D48" s="34">
         <v>20</v>
       </c>
-      <c r="E48" s="59"/>
-[...205 lines deleted...]
-      <c r="I60" s="57"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="39">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A15"/>
     <mergeCell ref="A16:A25"/>
     <mergeCell ref="A26:A36"/>
     <mergeCell ref="A37:A48"/>
-    <mergeCell ref="A49:A60"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B16:B19"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="B29:B32"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B37:B40"/>
     <mergeCell ref="B43:B46"/>
     <mergeCell ref="B47:B48"/>
-    <mergeCell ref="B50:B53"/>
-[...2 lines deleted...]
-    <mergeCell ref="B59:B60"/>
     <mergeCell ref="E4:E15"/>
     <mergeCell ref="E16:E25"/>
     <mergeCell ref="E26:E36"/>
     <mergeCell ref="E37:E48"/>
-    <mergeCell ref="E49:E60"/>
     <mergeCell ref="F4:F15"/>
     <mergeCell ref="F16:F25"/>
     <mergeCell ref="F26:F36"/>
     <mergeCell ref="F37:F48"/>
-    <mergeCell ref="F49:F60"/>
     <mergeCell ref="G4:G15"/>
     <mergeCell ref="G16:G25"/>
     <mergeCell ref="G26:G36"/>
     <mergeCell ref="G37:G48"/>
-    <mergeCell ref="G49:G60"/>
     <mergeCell ref="H4:H15"/>
     <mergeCell ref="H16:H25"/>
     <mergeCell ref="H26:H36"/>
     <mergeCell ref="H37:H48"/>
-    <mergeCell ref="H49:H60"/>
     <mergeCell ref="I4:I15"/>
     <mergeCell ref="I16:I25"/>
     <mergeCell ref="I26:I36"/>
     <mergeCell ref="I37:I48"/>
-    <mergeCell ref="I49:I60"/>
   </mergeCells>
   <conditionalFormatting sqref="C17:C19">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.554861111111111" right="0.554861111111111" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="E52" sqref="E52:E63"/>
+    <sheetView tabSelected="1" topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="D56" sqref="D56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.23333333333333" defaultRowHeight="9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.23636363636364" defaultRowHeight="9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="6.13333333333333" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.6333333333333" style="17" customWidth="1"/>
+    <col min="1" max="1" width="6.13636363636364" style="17" customWidth="1"/>
+    <col min="2" max="2" width="14.2545454545455" style="17" customWidth="1"/>
+    <col min="3" max="3" width="13.6363636363636" style="17" customWidth="1"/>
     <col min="4" max="4" width="9.5" style="17" customWidth="1"/>
-    <col min="5" max="7" width="7.25" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.23333333333333" style="18"/>
+    <col min="5" max="7" width="7.25454545454545" style="17" customWidth="1"/>
+    <col min="8" max="9" width="9.23636363636364" style="17"/>
+    <col min="10" max="16384" width="9.23636363636364" style="18"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="19" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
     </row>
     <row r="3" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A3" s="21" t="s">
@@ -2907,79 +3006,79 @@
       </c>
       <c r="D3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A4" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="25">
         <v>20</v>
       </c>
       <c r="E4" s="26">
         <v>860</v>
       </c>
       <c r="F4" s="26">
         <v>44</v>
       </c>
       <c r="G4" s="26">
         <v>30</v>
       </c>
       <c r="H4" s="26">
         <v>88</v>
       </c>
       <c r="I4" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="5" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A5" s="27"/>
       <c r="B5" s="28"/>
       <c r="C5" s="25" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D5" s="25">
         <v>130</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
     </row>
     <row r="6" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A6" s="27"/>
       <c r="B6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="30">
         <v>150</v>
       </c>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
@@ -3126,54 +3225,54 @@
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
     </row>
     <row r="16" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="30">
         <v>200</v>
       </c>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
     </row>
     <row r="17" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A17" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C17" s="30" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D17" s="33">
         <v>100</v>
       </c>
       <c r="E17" s="26">
         <v>790</v>
       </c>
       <c r="F17" s="26">
         <v>39</v>
       </c>
       <c r="G17" s="26">
         <v>26</v>
       </c>
       <c r="H17" s="26">
         <v>86</v>
       </c>
       <c r="I17" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="18" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A18" s="27"/>
       <c r="B18" s="28"/>
       <c r="C18" s="30" t="s">
         <v>60</v>
@@ -3313,79 +3412,79 @@
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
     </row>
     <row r="27" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A27" s="27"/>
       <c r="B27" s="32"/>
       <c r="C27" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="25">
         <v>20</v>
       </c>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
     </row>
     <row r="28" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A28" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C28" s="25" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="D28" s="25">
         <v>120</v>
       </c>
       <c r="E28" s="26">
         <v>880</v>
       </c>
       <c r="F28" s="26">
         <v>43</v>
       </c>
       <c r="G28" s="26">
         <v>28</v>
       </c>
       <c r="H28" s="26">
         <v>90</v>
       </c>
       <c r="I28" s="26">
         <v>8</v>
       </c>
     </row>
     <row r="29" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A29" s="27"/>
       <c r="B29" s="28"/>
       <c r="C29" s="30" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D29" s="35">
         <v>20</v>
       </c>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
     </row>
     <row r="30" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A30" s="27"/>
       <c r="B30" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="30">
         <v>120</v>
       </c>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
@@ -3517,94 +3616,94 @@
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
     </row>
     <row r="39" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A39" s="27"/>
       <c r="B39" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="25">
         <v>200</v>
       </c>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
     </row>
     <row r="40" s="16" customFormat="1" customHeight="1" spans="1:9">
       <c r="A40" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="C40" s="25" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="D40" s="25">
         <v>100</v>
       </c>
       <c r="E40" s="40">
         <v>850</v>
       </c>
       <c r="F40" s="40">
         <v>38</v>
       </c>
       <c r="G40" s="40">
         <v>27</v>
       </c>
       <c r="H40" s="40">
         <v>92</v>
       </c>
       <c r="I40" s="40">
         <v>8</v>
       </c>
     </row>
     <row r="41" customHeight="1" spans="1:9">
       <c r="A41" s="25"/>
       <c r="B41" s="28"/>
       <c r="C41" s="25" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D41" s="25">
         <v>50</v>
       </c>
       <c r="E41" s="41"/>
       <c r="F41" s="41"/>
       <c r="G41" s="41"/>
       <c r="H41" s="41"/>
       <c r="I41" s="41"/>
     </row>
     <row r="42" customHeight="1" spans="1:9">
       <c r="A42" s="25"/>
       <c r="B42" s="28"/>
       <c r="C42" s="25" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D42" s="25">
         <v>50</v>
       </c>
       <c r="E42" s="41"/>
       <c r="F42" s="41"/>
       <c r="G42" s="41"/>
       <c r="H42" s="41"/>
       <c r="I42" s="41"/>
     </row>
     <row r="43" customHeight="1" spans="1:9">
       <c r="A43" s="25"/>
       <c r="B43" s="32"/>
       <c r="C43" s="25" t="s">
         <v>63</v>
       </c>
       <c r="D43" s="25">
         <v>80</v>
       </c>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
     </row>
@@ -3714,571 +3813,360 @@
       </c>
       <c r="D50" s="25">
         <v>20</v>
       </c>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
     </row>
     <row r="51" customHeight="1" spans="1:9">
       <c r="A51" s="25"/>
       <c r="B51" s="42"/>
       <c r="C51" s="37" t="s">
         <v>73</v>
       </c>
       <c r="D51" s="34">
         <v>20</v>
       </c>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
     </row>
-    <row r="52" customHeight="1" spans="1:9">
-[...200 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="51">
+  <mergeCells count="41">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A16"/>
     <mergeCell ref="A17:A27"/>
     <mergeCell ref="A28:A39"/>
     <mergeCell ref="A40:A51"/>
-    <mergeCell ref="A52:A63"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B17:B21"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B32:B35"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="B40:B43"/>
     <mergeCell ref="B46:B49"/>
     <mergeCell ref="B50:B51"/>
-    <mergeCell ref="B53:B56"/>
-[...2 lines deleted...]
-    <mergeCell ref="B62:B63"/>
     <mergeCell ref="E4:E16"/>
     <mergeCell ref="E17:E27"/>
     <mergeCell ref="E28:E39"/>
     <mergeCell ref="E40:E51"/>
-    <mergeCell ref="E52:E63"/>
     <mergeCell ref="F4:F16"/>
     <mergeCell ref="F17:F27"/>
     <mergeCell ref="F28:F39"/>
     <mergeCell ref="F40:F51"/>
-    <mergeCell ref="F52:F63"/>
     <mergeCell ref="G4:G16"/>
     <mergeCell ref="G17:G27"/>
     <mergeCell ref="G28:G39"/>
     <mergeCell ref="G40:G51"/>
-    <mergeCell ref="G52:G63"/>
     <mergeCell ref="H4:H16"/>
     <mergeCell ref="H17:H27"/>
     <mergeCell ref="H28:H39"/>
     <mergeCell ref="H40:H51"/>
-    <mergeCell ref="H52:H63"/>
     <mergeCell ref="I4:I16"/>
     <mergeCell ref="I17:I27"/>
     <mergeCell ref="I28:I39"/>
     <mergeCell ref="I40:I51"/>
-    <mergeCell ref="I52:I63"/>
   </mergeCells>
   <pageMargins left="0.554861111111111" right="0.554861111111111" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" outlineLevelCol="6"/>
   <cols>
-    <col min="1" max="3" width="20.8833333333333" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="20.8833333333333" customWidth="1"/>
+    <col min="1" max="3" width="20.8818181818182" customWidth="1"/>
+    <col min="4" max="4" width="20.8818181818182" style="1" customWidth="1"/>
+    <col min="5" max="6" width="20.8818181818182" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A1" s="2" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" customFormat="1" ht="18" customHeight="1" spans="1:7">
       <c r="A2" s="4" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="B2" s="5">
         <v>46153</v>
       </c>
       <c r="C2" s="5">
         <v>46154</v>
       </c>
       <c r="D2" s="5">
         <v>46155</v>
       </c>
       <c r="E2" s="5">
         <v>46156</v>
       </c>
       <c r="F2" s="5">
         <v>46157</v>
       </c>
     </row>
-    <row r="3" customFormat="1" ht="18.75" spans="1:7">
+    <row r="3" customFormat="1" ht="17.5" spans="1:7">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A4" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G4" s="12"/>
     </row>
     <row r="5" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
     </row>
     <row r="6" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>48</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F6" s="11" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A7" s="7"/>
       <c r="B7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>67</v>
       </c>
       <c r="F7" s="10" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
     </row>
     <row r="8" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="9" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
     </row>
     <row r="10" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A10" s="15" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A11" s="15"/>
       <c r="B11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A12" s="15"/>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A13" s="15"/>
       <c r="B13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A14" s="15"/>
       <c r="B14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A15" s="15"/>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="A10:A15"/>
   </mergeCells>
   <pageMargins left="0.161111111111111" right="0.161111111111111" top="0.409027777777778" bottom="0.409027777777778" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
 </worksheet>
@@ -4296,38 +4184,38 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>A套</vt:lpstr>
       <vt:lpstr>B套</vt:lpstr>
       <vt:lpstr>菜单</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25860</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOReadingLayout">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>8B816EFAC970426F85A359F755A43547_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>