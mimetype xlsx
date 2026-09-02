--- v0 (2026-05-07)
+++ v1 (2026-09-02)
@@ -7,75 +7,75 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="18350" windowHeight="7000" activeTab="1"/>
+    <workbookView windowWidth="18350" windowHeight="7000"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="1" r:id="rId1"/>
     <sheet name="B" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="59">
   <si>
     <t>中学18元  学生菜单</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>菜谱</t>
   </si>
   <si>
     <t>原料</t>
   </si>
   <si>
     <t>营养</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>能量
 （kcal）</t>
   </si>
   <si>
     <t>蛋白质
 （g）</t>
@@ -197,170 +197,125 @@
   <si>
     <t>马上报福卡通包1只</t>
   </si>
   <si>
     <t>星期五</t>
   </si>
   <si>
     <t>双色青甘蓝</t>
   </si>
   <si>
     <t>青甘蓝105g,胡萝卜5g</t>
   </si>
   <si>
     <t>番茄肉酱弯管通心粉</t>
   </si>
   <si>
     <t>弯管通心粉70g,番茄牛肉汁120g</t>
   </si>
   <si>
     <t>紫菜鱼丸汤</t>
   </si>
   <si>
     <t>干裙带菜2g,鱼丸10g</t>
   </si>
   <si>
-    <t>酸菜蒸鸡块</t>
-[...37 lines deleted...]
-  <si>
     <t>中学18元B套  学生菜单</t>
   </si>
   <si>
     <t>三杯鸡</t>
   </si>
   <si>
     <t>鸡边腿块150g,蒜米5g,鲜罗勒叶2g,三杯鸡汁25g</t>
   </si>
   <si>
     <t>粉蒸肉</t>
   </si>
   <si>
     <t>粉蒸肉150g</t>
   </si>
   <si>
     <t>蒜香鸭块</t>
   </si>
   <si>
     <t>鸭边腿块150g</t>
-  </si>
-[...4 lines deleted...]
-    <t>海鲈鱼块120g</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="8">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="177" formatCode="m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="15"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <b/>
+      <sz val="13"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="13"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="宋体"/>
@@ -1132,63 +1087,63 @@
     <xf numFmtId="0" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1520,55 +1475,55 @@
       <tableStyleElement type="headerRow" dxfId="16"/>
       <tableStyleElement type="totalRow" dxfId="15"/>
       <tableStyleElement type="firstRowStripe" dxfId="14"/>
       <tableStyleElement type="firstColumnStripe" dxfId="13"/>
       <tableStyleElement type="firstSubtotalRow" dxfId="12"/>
       <tableStyleElement type="secondSubtotalRow" dxfId="11"/>
       <tableStyleElement type="firstRowSubheading" dxfId="10"/>
       <tableStyleElement type="secondRowSubheading" dxfId="9"/>
       <tableStyleElement type="pageFieldLabels" dxfId="8"/>
       <tableStyleElement type="pageFieldValues" dxfId="7"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>292100</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>533400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="图片 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1600,50 +1555,88 @@
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>260350</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>533400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2" descr="da721abedcb86f588b9eddf2baa5ab6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12661265" y="12573000"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="fb681c7b207e10607dd14ef3c9a91a0"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="18167350"/>
           <a:ext cx="4032250" cy="5422900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>292100</xdr:colOff>
       <xdr:row>17</xdr:row>
@@ -1685,50 +1678,88 @@
       <xdr:row>18</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>260350</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>539750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="图片 3" descr="9fbafeba87bab355ecfe0c3a2b3fab2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12661265" y="12579350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="8489257afaa93bbc2c84b63542b4351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="18167350"/>
           <a:ext cx="4032250" cy="5422900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -1955,64 +1986,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="18.7545454545455" style="4" customWidth="1"/>
+    <col min="2" max="2" width="40.6272727272727" style="5" customWidth="1"/>
+    <col min="3" max="3" width="80.6272727272727" style="5" customWidth="1"/>
+    <col min="4" max="4" width="20.6272727272727" style="6" customWidth="1"/>
+    <col min="5" max="5" width="20.6272727272727" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:10">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="18"/>
@@ -2637,222 +2668,86 @@
       <c r="C33" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="28">
         <v>60</v>
       </c>
     </row>
     <row r="34" s="3" customFormat="1" ht="55" customHeight="1" spans="1:5">
       <c r="A34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="27" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="28">
         <v>15.3</v>
-      </c>
-[...134 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView zoomScale="50" zoomScaleNormal="50" topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="18.7545454545455" style="4" customWidth="1"/>
+    <col min="2" max="2" width="40.6272727272727" style="5" customWidth="1"/>
+    <col min="3" max="3" width="80.6272727272727" style="5" customWidth="1"/>
+    <col min="4" max="4" width="20.6272727272727" style="6" customWidth="1"/>
+    <col min="5" max="5" width="20.6272727272727" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:10">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="18"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
     </row>
     <row r="3" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
@@ -3009,54 +2904,54 @@
         <v>5</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
     </row>
     <row r="11" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C11" s="21" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="23">
         <v>899.9</v>
       </c>
     </row>
     <row r="12" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A12" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="28">
         <v>45.9</v>
       </c>
       <c r="F12" s="34"/>
@@ -3175,54 +3070,54 @@
         <v>5</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="27" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="28">
         <v>42.3</v>
       </c>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
     </row>
     <row r="19" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="C19" s="21" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="23">
         <v>939.2</v>
       </c>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
     </row>
     <row r="20" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A20" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="27" t="s">
         <v>7</v>
@@ -3341,54 +3236,54 @@
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
     </row>
     <row r="26" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="39">
         <v>8.3</v>
       </c>
     </row>
     <row r="27" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A27" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="32" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C27" s="21" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="23">
         <v>866.4</v>
       </c>
     </row>
     <row r="28" s="3" customFormat="1" ht="55" customHeight="1" spans="1:10">
       <c r="A28" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="21" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="28">
         <v>43.4</v>
       </c>
     </row>
@@ -3465,191 +3360,55 @@
         <v>5</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="28">
         <v>82</v>
       </c>
     </row>
     <row r="34" s="3" customFormat="1" ht="55" customHeight="1" spans="1:5">
       <c r="A34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="D34" s="27" t="s">
+      <c r="D34" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="39">
         <v>15.3</v>
-      </c>
-[...134 lines deleted...]
-        <v>66.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>WPS 表格</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>