--- v0 (2026-05-07)
+++ v1 (2026-09-02)
@@ -7,76 +7,76 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="18350" windowHeight="7000"/>
+    <workbookView windowWidth="18350" windowHeight="7000" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="A套" sheetId="3" r:id="rId1"/>
     <sheet name="B套" sheetId="4" r:id="rId2"/>
     <sheet name="菜单" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="81">
   <si>
     <t>学生套餐A套</t>
   </si>
   <si>
     <t>2026/5/06--5/9</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>菜单</t>
   </si>
   <si>
     <t>原料</t>
   </si>
   <si>
     <t>重量/克</t>
   </si>
   <si>
     <t>能量   （千卡）</t>
   </si>
   <si>
     <t>蛋白质（克）</t>
   </si>
   <si>
@@ -208,168 +208,138 @@
   <si>
     <t>花菜烩肉片</t>
   </si>
   <si>
     <t>包菜</t>
   </si>
   <si>
     <t>去皮五花肉片</t>
   </si>
   <si>
     <t>清炒鸡毛菜</t>
   </si>
   <si>
     <t>鸡毛菜</t>
   </si>
   <si>
     <t>萝卜肉丝汤</t>
   </si>
   <si>
     <t>白萝卜</t>
   </si>
   <si>
     <t>肉丝</t>
   </si>
   <si>
-    <t>周六</t>
-[...34 lines deleted...]
-  <si>
     <t>学生套餐B套</t>
   </si>
   <si>
     <t>黑胡椒牛肉粒</t>
   </si>
   <si>
     <t>土豆</t>
   </si>
   <si>
     <t>牛肉粒</t>
   </si>
   <si>
     <t>黄金鱼排堡</t>
   </si>
   <si>
     <t>汉堡</t>
   </si>
   <si>
     <t>鱼排</t>
   </si>
   <si>
     <t>薯条/番茄酱</t>
   </si>
   <si>
     <t>薯条</t>
   </si>
   <si>
     <t>番茄酱</t>
   </si>
   <si>
     <t>香酥大排</t>
   </si>
   <si>
     <t>大排</t>
-  </si>
-[...13 lines deleted...]
-    <t>黑木耳</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color theme="1"/>
         <rFont val="宋体"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                学生周菜单        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="宋体"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>值班经理：申荣 18021001877</t>
     </r>
   </si>
   <si>
     <t>时间</t>
   </si>
   <si>
+    <t>周六</t>
+  </si>
+  <si>
     <t>A套</t>
   </si>
   <si>
+    <t>避风塘炒虾</t>
+  </si>
+  <si>
+    <t>秘制香烤鸡腿</t>
+  </si>
+  <si>
+    <t>肉糜豆腐</t>
+  </si>
+  <si>
+    <t>葱油南瓜</t>
+  </si>
+  <si>
+    <t>海带大骨汤</t>
+  </si>
+  <si>
     <t>B套</t>
+  </si>
+  <si>
+    <t>酸汤鱼片</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
@@ -1117,51 +1087,51 @@
     <xf numFmtId="0" fontId="28" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1240,53 +1210,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
     <cellStyle name="汇总" xfId="21" builtinId="25"/>
@@ -1315,55 +1282,55 @@
     <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
     <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
     <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="00FF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>534035</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>145415</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="图片 1" descr="d27e97262e708fe34277d0085fa4012"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1392,50 +1359,88 @@
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>154305</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2" descr="e4d842e426d3f802b43e650a23f920f"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6765925" y="1962150"/>
           <a:ext cx="1416050" cy="1468755"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>198755</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="d5876f68bcb10a357b03ac38f9c2b75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6765925" y="3448050"/>
+          <a:ext cx="2313305" cy="2263775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>5080</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>139065</xdr:rowOff>
@@ -1473,50 +1478,88 @@
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>607695</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>142240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="图片 2" descr="e4d842e426d3f802b43e650a23f920f"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6873240" y="2082800"/>
           <a:ext cx="1252855" cy="1297940"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>71755</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>149225</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="d5876f68bcb10a357b03ac38f9c2b75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6873240" y="3403600"/>
+          <a:ext cx="2007235" cy="1965325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1742,54 +1785,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1363636363636" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.1363636363636" style="14" customWidth="1"/>
     <col min="2" max="2" width="15.6363636363636" style="14" customWidth="1"/>
     <col min="3" max="16384" width="10.1363636363636" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="16" t="s">
         <v>1</v>
@@ -2358,263 +2401,111 @@
       </c>
       <c r="D34" s="18">
         <v>20</v>
       </c>
       <c r="E34" s="38"/>
       <c r="F34" s="38"/>
       <c r="G34" s="38"/>
       <c r="H34" s="38"/>
       <c r="I34" s="38"/>
     </row>
     <row r="35" ht="13" customHeight="1" spans="1:9">
       <c r="A35" s="31"/>
       <c r="B35" s="26"/>
       <c r="C35" s="18" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="18">
         <v>40</v>
       </c>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
     </row>
-    <row r="36" ht="13" customHeight="1" spans="1:9">
-[...142 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="37">
+  <mergeCells count="29">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:A21"/>
     <mergeCell ref="A22:A35"/>
-    <mergeCell ref="A36:A43"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B13:B16"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="B25:B29"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="B34:B35"/>
-    <mergeCell ref="B38:B39"/>
-    <mergeCell ref="B41:B42"/>
     <mergeCell ref="E4:E12"/>
     <mergeCell ref="E13:E21"/>
     <mergeCell ref="E22:E35"/>
-    <mergeCell ref="E36:E43"/>
     <mergeCell ref="F4:F12"/>
     <mergeCell ref="F13:F21"/>
     <mergeCell ref="F22:F35"/>
-    <mergeCell ref="F36:F43"/>
     <mergeCell ref="G4:G12"/>
     <mergeCell ref="G13:G21"/>
     <mergeCell ref="G22:G35"/>
-    <mergeCell ref="G36:G43"/>
     <mergeCell ref="H4:H12"/>
     <mergeCell ref="H13:H21"/>
     <mergeCell ref="H22:H35"/>
-    <mergeCell ref="H36:H43"/>
     <mergeCell ref="I4:I12"/>
     <mergeCell ref="I13:I21"/>
     <mergeCell ref="I22:I35"/>
-    <mergeCell ref="I36:I43"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="600"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:I44"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23636363636364" defaultRowHeight="17" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.38181818181818" style="14" customWidth="1"/>
     <col min="2" max="2" width="16.1363636363636" style="14" customWidth="1"/>
     <col min="3" max="3" width="13.5" style="14" customWidth="1"/>
     <col min="4" max="4" width="8.38181818181818" style="14" customWidth="1"/>
     <col min="5" max="9" width="11" style="14" customWidth="1"/>
     <col min="10" max="16384" width="9.23636363636364" style="14"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="15" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
     </row>
     <row r="3" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A3" s="18" t="s">
@@ -2628,79 +2519,79 @@
       </c>
       <c r="D3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="21" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="D4" s="18">
         <v>80</v>
       </c>
       <c r="E4" s="22">
         <v>1120</v>
       </c>
       <c r="F4" s="22">
         <v>60</v>
       </c>
       <c r="G4" s="22">
         <v>65</v>
       </c>
       <c r="H4" s="22">
         <v>72</v>
       </c>
       <c r="I4" s="22">
         <v>8</v>
       </c>
     </row>
     <row r="5" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A5" s="23"/>
       <c r="B5" s="21"/>
       <c r="C5" s="18" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D5" s="18">
         <v>50</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
     </row>
     <row r="6" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A6" s="23"/>
       <c r="B6" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="18">
         <v>140</v>
       </c>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
@@ -2787,111 +2678,111 @@
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
     <row r="12" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A12" s="23"/>
       <c r="B12" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="18">
         <v>180</v>
       </c>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
     </row>
     <row r="13" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A13" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C13" s="18" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D13" s="18">
         <v>50</v>
       </c>
       <c r="E13" s="22">
         <v>1350</v>
       </c>
       <c r="F13" s="22">
         <v>55</v>
       </c>
       <c r="G13" s="22">
         <v>65</v>
       </c>
       <c r="H13" s="22">
         <v>135</v>
       </c>
       <c r="I13" s="22">
         <v>8</v>
       </c>
     </row>
     <row r="14" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A14" s="23"/>
       <c r="B14" s="28"/>
       <c r="C14" s="18" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D14" s="18">
         <v>90</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
     </row>
     <row r="15" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A15" s="23"/>
       <c r="B15" s="25" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D15" s="18">
         <v>120</v>
       </c>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
     </row>
     <row r="16" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A16" s="23"/>
       <c r="B16" s="26"/>
       <c r="C16" s="18" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="D16" s="18">
         <v>9</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
     </row>
     <row r="17" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A17" s="23"/>
       <c r="B17" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
@@ -2929,54 +2820,54 @@
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="24"/>
       <c r="I19" s="24"/>
     </row>
     <row r="20" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A20" s="31"/>
       <c r="B20" s="26"/>
       <c r="C20" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="30">
         <v>40</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32"/>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
     </row>
     <row r="21" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A21" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D21" s="18">
         <v>120</v>
       </c>
       <c r="E21" s="22">
         <v>1280</v>
       </c>
       <c r="F21" s="22">
         <v>65</v>
       </c>
       <c r="G21" s="22">
         <v>60</v>
       </c>
       <c r="H21" s="22">
         <v>125</v>
       </c>
       <c r="I21" s="22">
         <v>9</v>
       </c>
     </row>
     <row r="22" s="13" customFormat="1" ht="13" customHeight="1" spans="1:9">
       <c r="A22" s="23"/>
       <c r="B22" s="33" t="s">
         <v>46</v>
       </c>
@@ -3126,511 +3017,313 @@
       </c>
       <c r="D31" s="18">
         <v>20</v>
       </c>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
     </row>
     <row r="32" ht="13" customHeight="1" spans="1:9">
       <c r="A32" s="31"/>
       <c r="B32" s="26"/>
       <c r="C32" s="18" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="18">
         <v>30</v>
       </c>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
     </row>
-    <row r="33" ht="13" customHeight="1" spans="1:9">
-[...188 lines deleted...]
-    <row r="44" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells count="29">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A32"/>
-    <mergeCell ref="A33:A43"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B22:B26"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="B31:B32"/>
-    <mergeCell ref="B33:B36"/>
-[...1 lines deleted...]
-    <mergeCell ref="B41:B42"/>
     <mergeCell ref="E4:E12"/>
     <mergeCell ref="E13:E20"/>
     <mergeCell ref="E21:E32"/>
-    <mergeCell ref="E33:E43"/>
     <mergeCell ref="F4:F12"/>
     <mergeCell ref="F13:F20"/>
     <mergeCell ref="F21:F32"/>
-    <mergeCell ref="F33:F43"/>
     <mergeCell ref="G4:G12"/>
     <mergeCell ref="G13:G20"/>
     <mergeCell ref="G21:G32"/>
-    <mergeCell ref="G33:G43"/>
     <mergeCell ref="H4:H12"/>
     <mergeCell ref="H13:H20"/>
     <mergeCell ref="H21:H32"/>
-    <mergeCell ref="H33:H43"/>
     <mergeCell ref="I4:I12"/>
     <mergeCell ref="I13:I20"/>
     <mergeCell ref="I21:I32"/>
-    <mergeCell ref="I33:I43"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="600"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" outlineLevelCol="4"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="29.5818181818182" style="1" customWidth="1"/>
     <col min="3" max="3" width="25" style="3" customWidth="1"/>
     <col min="4" max="4" width="28.2" style="1" customWidth="1"/>
     <col min="5" max="5" width="25" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="34" customHeight="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="28" customHeight="1" spans="1:5">
       <c r="A2" s="5" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="B2" s="6">
         <v>46148</v>
       </c>
       <c r="C2" s="6">
         <v>46149</v>
       </c>
       <c r="D2" s="6">
         <v>46150</v>
       </c>
       <c r="E2" s="6">
         <v>46151</v>
       </c>
     </row>
     <row r="3" s="2" customFormat="1" ht="23" customHeight="1" spans="1:5">
       <c r="A3" s="5"/>
       <c r="B3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A4" s="5" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A5" s="5"/>
       <c r="B5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A6" s="5"/>
       <c r="B6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A7" s="5"/>
       <c r="B7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A8" s="5"/>
       <c r="B8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A9" s="5"/>
       <c r="B9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="7"/>
       <c r="E9" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A10" s="11" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="8" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A11" s="11"/>
       <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A12" s="11"/>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A13" s="11"/>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A14" s="11"/>
       <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" s="2" customFormat="1" ht="37" customHeight="1" spans="1:5">
       <c r="A15" s="11"/>
       <c r="B15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="12"/>
       <c r="D15" s="11"/>
       <c r="E15" s="9" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="A10:A15"/>
   </mergeCells>
   <pageMargins left="0.161111111111111" right="0.161111111111111" top="0.409027777777778" bottom="0.409027777777778" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
 </worksheet>
 </file>