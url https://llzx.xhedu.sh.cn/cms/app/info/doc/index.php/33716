--- v0 (2026-03-28)
+++ v1 (2026-05-26)
@@ -1,33 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView windowWidth="18350" windowHeight="7000"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="2" r:id="rId1"/>
     <sheet name="B" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
@@ -1504,50 +1509,376 @@
     <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10" xr9:uid="{267968C8-6FFD-4C36-ACC1-9EA1FD1885CA}">
       <tableStyleElement type="headerRow" dxfId="16"/>
       <tableStyleElement type="totalRow" dxfId="15"/>
       <tableStyleElement type="firstRowStripe" dxfId="14"/>
       <tableStyleElement type="firstColumnStripe" dxfId="13"/>
       <tableStyleElement type="firstSubtotalRow" dxfId="12"/>
       <tableStyleElement type="secondSubtotalRow" dxfId="11"/>
       <tableStyleElement type="firstRowSubheading" dxfId="10"/>
       <tableStyleElement type="secondRowSubheading" dxfId="9"/>
       <tableStyleElement type="pageFieldLabels" dxfId="8"/>
       <tableStyleElement type="pageFieldValues" dxfId="7"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1" descr="5a2638aa319c68aa13157c9f8205f74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="6991350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="07ec895278a8febe3841f0bdee1f7d2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="12579350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="f555c82c598a0ea6d66fb11f8ace9ab"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="18167350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="24ecc5a278b41dd4c5d2a39b7005320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="23755350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1" descr="9d3e6ca2fd53fc69f9eee03b5cbcc76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="6991350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="abe5a1d89b33fcf27c3e6051f2bcc51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="12579350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>292100</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>533400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="18161000"/>
+          <a:ext cx="4064000" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>260350</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="1e8f2909263845ff9a5c05f3b5e1585"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12661265" y="23755350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F2BA02"/>
       </a:accent3>
@@ -1751,57 +2082,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" topLeftCell="A33" workbookViewId="0">
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
     <col min="2" max="2" width="40.6272727272727" style="6" customWidth="1"/>
     <col min="3" max="3" width="80.6272727272727" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.6272727272727" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.6272727272727" style="8" customWidth="1"/>
     <col min="6" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:11">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:11">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
@@ -2600,60 +2939,61 @@
       </c>
     </row>
     <row r="42" s="4" customFormat="1" customHeight="1" spans="1:5">
       <c r="A42" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="38">
         <v>14.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:L42"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView zoomScale="50" zoomScaleNormal="50" topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
     <col min="2" max="2" width="40.6272727272727" style="6" customWidth="1"/>
     <col min="3" max="3" width="80.6272727272727" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.6272727272727" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.6272727272727" style="8" customWidth="1"/>
     <col min="6" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:12">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:12">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
@@ -3472,50 +3812,51 @@
       </c>
     </row>
     <row r="42" s="4" customFormat="1" customHeight="1" spans="1:5">
       <c r="A42" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="38">
         <v>13.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>WPS 表格</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>A</vt:lpstr>
       <vt:lpstr>B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 