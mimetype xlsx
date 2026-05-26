--- v0 (2026-03-28)
+++ v1 (2026-05-26)
@@ -1,33 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView windowWidth="18350" windowHeight="7000"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="1" r:id="rId1"/>
     <sheet name="B" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
@@ -1540,50 +1545,456 @@
     <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10" xr9:uid="{267968C8-6FFD-4C36-ACC1-9EA1FD1885CA}">
       <tableStyleElement type="headerRow" dxfId="16"/>
       <tableStyleElement type="totalRow" dxfId="15"/>
       <tableStyleElement type="firstRowStripe" dxfId="14"/>
       <tableStyleElement type="firstColumnStripe" dxfId="13"/>
       <tableStyleElement type="firstSubtotalRow" dxfId="12"/>
       <tableStyleElement type="secondSubtotalRow" dxfId="11"/>
       <tableStyleElement type="firstRowSubheading" dxfId="10"/>
       <tableStyleElement type="secondRowSubheading" dxfId="9"/>
       <tableStyleElement type="pageFieldLabels" dxfId="8"/>
       <tableStyleElement type="pageFieldValues" dxfId="7"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>183515</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>475615</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>546100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12844780" y="1409700"/>
+          <a:ext cx="4064000" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>132715</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>222250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>481965</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="bcc7bd14d7fcb808df1b1db2aec7264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12793980" y="7905750"/>
+          <a:ext cx="5378450" cy="4064000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>259715</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>520065</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>539750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="ef776eea21f290b2e21dc6b05de3c14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12920980" y="12579350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>208915</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>692150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>469265</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>527050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="50e69a68e0b3cfb9a95c960465dd505"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12870180" y="18154650"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>259715</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>520065</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>666750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5" descr="741d0ba0551e6a22d465469d0877dc3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12920980" y="23882350"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>56515</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>348615</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>533400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12717780" y="1397000"/>
+          <a:ext cx="4064000" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>81915</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>412750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>431165</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="215f2e8fcd9ebbf4125155e834a8080"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12743180" y="7397750"/>
+          <a:ext cx="5378450" cy="4064000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>272415</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>532765</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>603250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="28d5fada744ee275b4c223ec99c4d83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12933680" y="12642850"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>374015</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>5715</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>565150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4" descr="00be9c28fcbf47a78d6cbfbb2f67aa0"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13035280" y="18192750"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>399415</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>31115</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>577850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5" descr="e17361155da87b9e59a9f9ce65f9ca0"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13060680" y="23793450"/>
+          <a:ext cx="4032250" cy="5422900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F2BA02"/>
       </a:accent3>
@@ -1787,57 +2198,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
     <col min="2" max="2" width="40.6272727272727" style="6" customWidth="1"/>
     <col min="3" max="3" width="80.6272727272727" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.6272727272727" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.6272727272727" style="8" customWidth="1"/>
     <col min="6" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:12">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:12">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
@@ -2656,60 +3075,61 @@
       </c>
     </row>
     <row r="42" s="4" customFormat="1" customHeight="1" spans="1:5">
       <c r="A42" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="38">
         <v>70.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+      <selection activeCell="Q36" sqref="Q36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="60" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.7545454545455" style="5" customWidth="1"/>
     <col min="2" max="2" width="40.6272727272727" style="6" customWidth="1"/>
     <col min="3" max="3" width="80.6272727272727" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.6272727272727" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.6272727272727" style="8" customWidth="1"/>
     <col min="6" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" customHeight="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="11" t="s">
         <v>77</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="13"/>
     </row>
     <row r="2" s="2" customFormat="1" ht="50" customHeight="1" spans="1:10">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
@@ -3488,50 +3908,51 @@
       </c>
     </row>
     <row r="42" s="4" customFormat="1" customHeight="1" spans="1:5">
       <c r="A42" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="38">
         <v>70.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>WPS 表格</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>A</vt:lpstr>
       <vt:lpstr>B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 