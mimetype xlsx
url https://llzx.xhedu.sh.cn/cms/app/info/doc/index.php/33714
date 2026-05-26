--- v0 (2026-03-28)
+++ v1 (2026-05-26)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="27945" windowHeight="12255" activeTab="2"/>
+    <workbookView windowWidth="18350" windowHeight="7000"/>
   </bookViews>
   <sheets>
     <sheet name="A套" sheetId="3" r:id="rId1"/>
     <sheet name="B套" sheetId="4" r:id="rId2"/>
     <sheet name="菜单" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="111">
@@ -1374,50 +1379,472 @@
     <cellStyle name="40% - 强调文字颜色 5" xfId="43" builtinId="47"/>
     <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
     <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
     <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="00FF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>85090</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>72390</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>140970</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6661150" y="457200"/>
+          <a:ext cx="2109470" cy="1817370"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>115570</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>100330</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>401320</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>70485</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="5412dd4bb32c501aa7aa617c2aaf645"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6691630" y="2386330"/>
+          <a:ext cx="1700530" cy="1646555"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>142240</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>150495</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>281305</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="46ed038cd553c88c67eb87c86cedbe9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6718300" y="4112895"/>
+          <a:ext cx="1553845" cy="1815465"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>51435</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>15875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6667500" y="5975350"/>
+          <a:ext cx="1374775" cy="1508125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>73025</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>113665</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>508635</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>137795</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6649085" y="7581265"/>
+          <a:ext cx="1850390" cy="2005330"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>10795</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1270</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="图片 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6871335" y="457200"/>
+          <a:ext cx="1946275" cy="1677670"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>441960</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>128905</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="图片 2" descr="5412dd4bb32c501aa7aa617c2aaf645"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6903085" y="2139950"/>
+          <a:ext cx="1700530" cy="1646555"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>62865</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>110490</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="图片 3" descr="46ed038cd553c88c67eb87c86cedbe9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6947535" y="3962400"/>
+          <a:ext cx="1922145" cy="2244090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>66040</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>15875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>150495</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="图片 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6937375" y="6264275"/>
+          <a:ext cx="1374775" cy="1508125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>88900</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>443865</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>24765</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="图片 5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6960235" y="7842250"/>
+          <a:ext cx="1645285" cy="1783715"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F2BA02"/>
       </a:accent3>
@@ -1621,64 +2048,72 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I63"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="A16" sqref="$A1:$XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="J51" sqref="J50:J51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.125" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="10.1272727272727" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="10.125" style="17" customWidth="1"/>
+    <col min="1" max="1" width="10.1272727272727" style="17" customWidth="1"/>
+    <col min="2" max="2" width="13.1272727272727" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="10.1272727272727" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -2765,70 +3200,71 @@
     <mergeCell ref="E49:E63"/>
     <mergeCell ref="F4:F15"/>
     <mergeCell ref="F16:F27"/>
     <mergeCell ref="F28:F39"/>
     <mergeCell ref="F40:F48"/>
     <mergeCell ref="F49:F63"/>
     <mergeCell ref="G4:G15"/>
     <mergeCell ref="G16:G27"/>
     <mergeCell ref="G28:G39"/>
     <mergeCell ref="G40:G48"/>
     <mergeCell ref="G49:G63"/>
     <mergeCell ref="H4:H15"/>
     <mergeCell ref="H16:H27"/>
     <mergeCell ref="H28:H39"/>
     <mergeCell ref="H40:H48"/>
     <mergeCell ref="H49:H63"/>
     <mergeCell ref="I4:I15"/>
     <mergeCell ref="I16:I27"/>
     <mergeCell ref="I28:I39"/>
     <mergeCell ref="I40:I48"/>
     <mergeCell ref="I49:I63"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="600"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:I63"/>
   <sheetViews>
-    <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O37" sqref="O37"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="L66" sqref="L66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.23333333333333" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.23636363636364" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.375" style="17" customWidth="1"/>
-    <col min="2" max="2" width="16.125" style="17" customWidth="1"/>
+    <col min="1" max="1" width="5.37272727272727" style="17" customWidth="1"/>
+    <col min="2" max="2" width="16.1272727272727" style="17" customWidth="1"/>
     <col min="3" max="3" width="13.5" style="17" customWidth="1"/>
-    <col min="4" max="4" width="8.375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="8.37272727272727" style="17" customWidth="1"/>
     <col min="5" max="9" width="11" style="17" customWidth="1"/>
-    <col min="10" max="16384" width="9.23333333333333" style="17"/>
+    <col min="10" max="16384" width="9.23636363636364" style="17"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" spans="1:9">
       <c r="A1" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
     </row>
     <row r="2" customHeight="1" spans="1:9">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
@@ -3911,103 +4347,104 @@
     <mergeCell ref="E52:E63"/>
     <mergeCell ref="F4:F14"/>
     <mergeCell ref="F15:F25"/>
     <mergeCell ref="F26:F41"/>
     <mergeCell ref="F42:F51"/>
     <mergeCell ref="F52:F63"/>
     <mergeCell ref="G4:G14"/>
     <mergeCell ref="G15:G25"/>
     <mergeCell ref="G26:G41"/>
     <mergeCell ref="G42:G51"/>
     <mergeCell ref="G52:G63"/>
     <mergeCell ref="H4:H14"/>
     <mergeCell ref="H15:H25"/>
     <mergeCell ref="H26:H41"/>
     <mergeCell ref="H42:H51"/>
     <mergeCell ref="H52:H63"/>
     <mergeCell ref="I4:I14"/>
     <mergeCell ref="I15:I25"/>
     <mergeCell ref="I26:I41"/>
     <mergeCell ref="I42:I51"/>
     <mergeCell ref="I52:I63"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="600"/>
   <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:G15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" outlineLevelCol="6"/>
   <cols>
-    <col min="1" max="1" width="20.875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="20.875" customWidth="1"/>
+    <col min="1" max="1" width="20.8727272727273" customWidth="1"/>
+    <col min="2" max="2" width="20.8727272727273" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.1272727272727" customWidth="1"/>
+    <col min="4" max="4" width="20.8727272727273" style="2" customWidth="1"/>
+    <col min="5" max="5" width="23.7545454545455" style="3" customWidth="1"/>
+    <col min="6" max="6" width="20.8727272727273" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A1" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="6"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="6"/>
     </row>
     <row r="2" customFormat="1" ht="18" customHeight="1" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="8">
         <v>46111</v>
       </c>
       <c r="C2" s="8">
         <v>46112</v>
       </c>
       <c r="D2" s="8">
         <v>46113</v>
       </c>
       <c r="E2" s="8">
         <v>46114</v>
       </c>
       <c r="F2" s="8">
         <v>46115</v>
       </c>
     </row>
-    <row r="3" customFormat="1" ht="18.75" spans="1:7">
+    <row r="3" customFormat="1" ht="17.5" spans="1:7">
       <c r="A3" s="7"/>
       <c r="B3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" customFormat="1" ht="34" customHeight="1" spans="1:7">
       <c r="A4" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="11" t="s">
@@ -4237,38 +4674,38 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>A套</vt:lpstr>
       <vt:lpstr>B套</vt:lpstr>
       <vt:lpstr>菜单</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25222</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOReadingLayout">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>7253B266C3134B81A0F5BA2787F339E8_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>